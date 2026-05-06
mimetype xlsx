--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="165">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -66,102 +66,494 @@
   <si>
     <t>Maria Andrea da Silva Ferreira</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/244/indicacao_001-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE O SERVIÇO DE ROÇADA NAS LATERAIS DA RUA DIÁCONO JOAQUIM CLARINDO FERREIRA, VILA SANT’ANA, NO BAIRRO RIBEIRÃO DOS CRUZES.</t>
   </si>
   <si>
     <t>Oseias Samuel Gomes</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/245/indicacao_002-2026.pdf</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO MUNICIPAL AS INDICAÇÕES Nº 027 E 085/2025, REFERENTES A FINALIZAÇÃO DOS SERVIÇOS DE INFRAESTRUTURA NA QUADRA DO BAIRRO BARREIRO PEREIRA.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/246/indicacao_003-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE MANUTENÇÃO E LIMPEZA NOS PARQUINHOS DA ÁREA CENTRAL E DO CENTRO POLIESPORTIVO.</t>
   </si>
   <si>
+    <t>Mauricio Firmino Ferreira</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/249/indicacao_-_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE IMPLANTE SINALIZAÇÃO HORIZONTAL E VERTICAL PARA ESTACIONAMENTO NA RUA FRANCISCO NUNES, PRÓXIMO DE ONDE ERA O BAR DO SENHOR “LUIZ GABRÉ”, BAIRRO RAIA, DE ACORDO COM O CÓDIGO DE TRÂNSITO BRASILEIRO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/251/indicacao_-_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE INSTALE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA JOÃO BENEVENUTO DA CRUZ, NO BAIRRO DOS CRUZES.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/252/indicacao_-_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE UM TÉCNICO EM TELEFONIA PARA FAZER A INSTALAÇÃO DE LINHA TELEFÔNICA NO ATUAL PRÉDIO DO CONSELHO TUTELAR</t>
+  </si>
+  <si>
+    <t>Luana Rafaela de Lima Ferreira</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/253/indicacao_-_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE MELHORIAS E ROÇADA NO CAMPO ESPORTIVO DO BAIRRO MATO DENTRO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/254/indicacao_-_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº 056/2025 AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE MANUTENÇÃO OU REFORMA NA PONTE LOCALIZADA NO BAIRRO ASSENTAMENTO, NAS PROXIMIDADES DA IGREJA CONGREGAÇÃO CRISTÃ.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/257/indicacao_-_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A MANUTENÇÃO DAS LAJOTAS NO PÁTIO DA UNIDADE BÁSICA DE SAÚDE MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Ivo Jose da Silva</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/258/indicacao_-_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A LIMPEZA/ROÇADA NAS PROXIMIDADES DA PONTE DO JARDIM OLÍMPIA, QUE DÁ ACESSO AOS BAIRROS LAGOA, PAINEIRA, SOUTINHO, QUEIROZ E BARRA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/259/indicacao_-_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE INSTALE GUARD RAIL NO PORTAL DE ENTRADA DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>Sonia Maria de Salles</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/260/indicacao_-_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A MANUTENÇÃO DO CAMPO NO BAIRRO BOA VISTA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/261/indicacao_-_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR UM SERVIDOR COM UNIFORME DE IDENTICAÇÃO NA ENTRADA DA UNIDADE BÁSICA DE SAÚDE MUNICIPAL PARA PRESTAR AUXÍLIO AOS ATENDIDOS COM DIFICULDADES.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/262/indicacao_-_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE MANUTENÇÃO DA ESTRADA QUE LIGA O BAIRRO QUEIROZ AO BAIRRO LAGOA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/265/indicacao_-_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 003/2025, QUE PROCEDA DENTRO DAS POSSIBILIDADES A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO QUE INDIQUEM “CUIDADO COM ANIMAIS”, NA SAÍDA DO BAIRRO ANACLETOS E NA ESTRADA DO BAIRRO BOA VISTA ATÉ A TORRE DO BAIRRO CAPOEIRA ALTA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/266/indicacao_-_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 030/2025, QUE INSTALE UMA COBERTURA TIPO ABRIGO DE PONTO ESCOLAR NO BAIRRO MACIEL, PRÓXIMO A RESIDÊNCIA DA SENHORA INÊS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/267/indicacao_-_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 040/2025, QUE INSTALE UM REDUTOR DE VELOCIDADE (LOMBADA) E UMA PLACA DE PONTO ESCOLAR NO BAIRRO CRISTAL, NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA JOSOELI.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/268/indicacao_-_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE COM O SETOR COMPETENTE UMA FORMA DE SANAR O PROBLEMA COM VALETAS CAUSADAS PELAS CHUVAS NA RUA ANTÔNIO DOMINGUES DE QUEIROZ, NO BAIRRO CAPOEIRA ALTA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/269/indicacao_-_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE MANUTENÇÃO DA ESTRADA VICINAL DO BAIRRO RODRIGUES, MAIS PRECISAMENTE NO RODRIGUINHO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/270/indicacao_-_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE MANUTENÇÃO DA QUADRA ESPORTIVA JOSÉ CARLOS FERNANDES.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/271/indicacao_-_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A SABESP QUE VERIFIQUE A POSSIBILIDADE DE AMPLIAR O HORÁRIO DE ATENDIMENTO NA UNIDADE DE RIBEIRÃO GRANDE.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/276/indicacao_-_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE IMPLANTE ILUMINAÇÃO PÚBLICA E ALAMBRADO NO ENTORNO DO CAMPO ESPORTIVO DO BAIRRO MATO DENTRO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/310/indicacao_-_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE ELABORAR UM CRONOGRAMA DE ATENDIMENTO PERIÓDICO DA UNIDADE ODONTOLÓGICA MÓVEL NAS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/315/indicacao_-_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 014/2025, QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE E UM PARQUINHO INFANTIL NO BAIRRO CAPOEIRA ALTA, NAS PROXIMIDADES DA QUADRA ESPORTIVA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/316/indicacao_-_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE O CALÇAMENTO DAS RUAS SILVÉRIO BATISTA DE OLIVEIRA E ALFREDO JULIO DA COSTA, NO BAIRRO CAPOEIRA ALTA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/331/indicacao_-_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE LUMINÁRIAS EM TRÊS PONTOS DA RUA PROJETADA Y, NO BAIRRO FERREIRA DOS MATOS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/332/indicacao_-_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA LUMINÁRIA NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA MARIA JOSÉ MENDES DO NASCIMENTO, NO BAIRRO MATO DENTRO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/364/indicacao_-_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA LUMINÁRIA EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ, NO BAIRRO ASSENTAMENTO.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/239/projeto_de_lei_complementar_001-2026_-_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE LINEAR, A TÍTULO DE REVISÃO GERAL ANUAL DE REMUNERAÇÃO DE SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE RIBEIRÃO GRANDE, BEM COMO DAS FUNÇÕES GRATIFICADAS E DOS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>MOÇÕES</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/264/mocao_de_aplausos_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso pelo reconhecimento a jovem MARIA HELOISA DE OLIVEIRA SILVA, por sua trajetória acadêmica por meio do programa "Prontos para o mundo".</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/243/projeto_de_lei_001-2026_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o restabelecimento da contagem do tempo de serviço dos servidores públicos da Câmara Municipal de Ribeirão Grande, para fins de concessão de vantagens funcionais, nos termos da Lei Federal nº226/2026, de 12 de janeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/248/projeto_de_lei_002-2026_-_ver_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Rua "Pinheiro do Paraná", localizada no bairro dos Rodrigues, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/277/projeto_de_lei_003-2026-_ver_andrea_.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia municipal do Rosário da Virgem Maria, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/312/projeto_de_lei_004-2026-_ver_sonia_.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Ribeirão Grande o Dia Municipal de Combate à Violência contra a Mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/313/projeto_de_lei_005-2026-_ver_sonia_.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Ribeirão Grande o Dia Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/314/projeto_de_lei_006-2026-_ver_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de rua, localizada no Bairro Rodrigues, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/326/projeto_de_lei_007-2026-_ver_ivo_e_luana_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Rua, localizada no Bairro dos Capoeira Alta, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/327/projeto_de_lei_008-2026-_ver_ivo_e_luana_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Rua, localizada no Bairro Capoeira Alta, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/397/projeto_de_lei_009-2026_-_ver_luana.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Rua Ana Mendes de Lima, localizada no Bairro Jurubatuba, neste Município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/430/projeto_de_lei_010-2026_-_ver_luana.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Rua Joaquim Inácio da Cruz, localizada no Bairro Jurubatuba, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/431/projeto_de_lei_011-2026_-_ver_luana.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Rua Pedro Manoel de Lima, localizada no Bairro Jurubatuba, neste município.</t>
+  </si>
+  <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE RIBEIRÃO GRANDE - PMRG</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/238/projeto_de_lei_complementar_001-2026_-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE GERAL DOS VENCIMENTOS DO FUNCIONALISMO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/263/projeto_de_lei_complementar_002-2026-_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N° 002 DE 19 DE FEVEREIRO DE 2026-DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N°0196/2025.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/272/projeto_de_lei_complementar_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº003 DE 05 DE MARÇO DE 2026 -DISPÕE SOBRE A EXTINÇÃO E TRANSFORMAÇÃO DOS CARGOS PÚBLICOS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/311/projeto_de_lei_complementar_005-2026-_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o anexo l da Lei Complementar nº 022, de 2006, do município de Ribeirão Grande, para criar 1 cargo de Fonoaudiólogo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/320/projeto_de_lei_complementar_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº18 de 08 de junho de 2005, e da Lei Complementar nº99 de 21 de janeiro de 2016, que dispõem sobre a estrutura administrativa de Serviço de Previdência Municipal  de Ribeirão Grande.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/325/projeto_de_lei_complementar_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 10 da Lei Complementar nº149, de 28 de outubro de 2020, que dispõe sobre a organização e funcionamento dos Conselhos do Regime Próprio de Previdência Social do Município de Ribeirão Grande.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/329/projeto_de_lei_complementar_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Distrito Industrial e Comercial, estabelecendo incentivos ao desenvolvimento industrial no município de Ribeirão Grande.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/469/projeto_de_lei_complementar_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Plano de Amortização de Déficit Atuarial do Município de Ribeirão Grande - para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/467/projeto_de_lei_complementar_010-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Educação em Tempo Integral no âmbito de Sistema Municipal de Ensino de Ribeirão Grande.</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/242/projeto_de_lei_002-2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo abertura de crédito suplementar para outra entidade para o fim que especifica.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RESTABELECIMENTO DA CONTAGEM DO TEMPO DE SERVIÇO DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE RIBEIRÃO GRANDE, PARA FINS DE CONCESSÃO DE VANTAGENS FUNCIONAIS, NOS TERMOS DA LEI COMPLEMENTAR FEDERAL Nº 226, DE 12 DE JANEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/275/projeto_de_lei_005-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de Crédito Adicional Suplementar, que especifica.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/319/projeto_de_lei__007-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de crédito adicional Especial.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/328/projeto_de_lei_008-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regularização fundiária urbana, nos termos da Lei Federal nº13.465/2017, das áreas denominadas Viela e Viela 2, localizadas no bloco 02, Bairro dos Nunes.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nos anexos do Plano Plurianual do Município de Ribeirão Grande para o período de 2026 a 2029.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias para elaboração da Lei Orçamentária para o exercício financeiro de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de Crédito Adicional Especial.</t>
+  </si>
+  <si>
+    <t>PAREC</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÃO</t>
+  </si>
+  <si>
+    <t>CPEFO - COMISSÃO PERMANENTE DE ECONOMIA, FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>Referente ao Processo eTC - 4146.989.23-1, prestação de contas da prefeitura municipal de Ribeirão Grande, exercício 2023 - Prefeito Marcelo Luis Nunes.</t>
+  </si>
+  <si>
+    <t>CLJR - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+_x000D_
+PROJETO DE LEI N°04 DE 06 DE ABRIL DE 2026- INSTITUI O DIA MUNICIPAL DE COMBATE A VIOLÊNCIA CONTRA A MULHER, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+PROJETO DE LEI N°04 DE 06 DE ABRIL DE 2026 “INSTITUI NO ÂMBITO DO MUNICÍPIO DE RIBEIRÃO GRANDE O DIA MUNICIPAL DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+_x000D_
+PROJETO DE LEI N°06 DE 06 DE ABRIL DE 2026- DISPÕE SOBRE DENOMINAÇÃO	 DA RUA JOAQUIM VIEIRA MARTINS LOCALIZADA NO BAIRRO DOS RODRIGUES, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO SOBRE O PROJETO DE DECRETO LEGISLATIVO 02/2026 QUE CONCEDE TITULO DE CIDADÃO RIBEIRAO GRANDENSE AO DEPUTADO FEDERAL MAURICIO NEVES</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/317/projeto_de_decreto_legislativo_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação da Prestação de contas da Prefeitura Municipal de Ribeirão Grande, referente ao exercício de 2023.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/330/projeto_de_decreto_legislativo_002-2026_-_ver_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Concede título honorífico de CIDADÃO RIBEIRÃO-GRANDENSE ao senhor MANOEL MAURICIO SILVA NEVES.</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/468/mocao_de_aplausos_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Homenagem à Sr. Bernadete Aparecida Ferreira de Freitas, pelos relevantes serviços prestados á população deste município ao longo de sua exemplar trajetória no serviço público.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos a aluna Rafaela Yasmin da Silva Proença, por sua destacada trajetória acadêmica e pelo exemplo de dedicação e excelência nos estudos.</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/274/mocao_de_apoio_001-2026_-_ver_oseias_e_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio à Tramitação do PL-4146/2020, que busca regulamentar a profissão de trabalhador essencial de limpeza urbana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -465,69 +857,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/244/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/245/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/246/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/239/projeto_de_lei_complementar_001-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/243/projeto_de_lei_001-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/238/projeto_de_lei_complementar_001-2026_-executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/242/projeto_de_lei_002-2026_-_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/244/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/245/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/246/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/249/indicacao_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/251/indicacao_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/252/indicacao_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/253/indicacao_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/254/indicacao_-_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/257/indicacao_-_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/258/indicacao_-_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/259/indicacao_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/260/indicacao_-_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/261/indicacao_-_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/262/indicacao_-_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/265/indicacao_-_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/266/indicacao_-_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/267/indicacao_-_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/268/indicacao_-_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/269/indicacao_-_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/270/indicacao_-_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/271/indicacao_-_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/276/indicacao_-_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/310/indicacao_-_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/315/indicacao_-_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/316/indicacao_-_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/331/indicacao_-_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/332/indicacao_-_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/364/indicacao_-_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/239/projeto_de_lei_complementar_001-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/264/mocao_de_aplausos_001-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/243/projeto_de_lei_001-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/248/projeto_de_lei_002-2026_-_ver_ivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/277/projeto_de_lei_003-2026-_ver_andrea_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/312/projeto_de_lei_004-2026-_ver_sonia_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/313/projeto_de_lei_005-2026-_ver_sonia_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/314/projeto_de_lei_006-2026-_ver_ivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/326/projeto_de_lei_007-2026-_ver_ivo_e_luana_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/327/projeto_de_lei_008-2026-_ver_ivo_e_luana_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/397/projeto_de_lei_009-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/430/projeto_de_lei_010-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/431/projeto_de_lei_011-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/238/projeto_de_lei_complementar_001-2026_-executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/263/projeto_de_lei_complementar_002-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/272/projeto_de_lei_complementar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/311/projeto_de_lei_complementar_005-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/320/projeto_de_lei_complementar_006-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/325/projeto_de_lei_complementar_007-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/329/projeto_de_lei_complementar_008-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/469/projeto_de_lei_complementar_009-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/467/projeto_de_lei_complementar_010-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/242/projeto_de_lei_002-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/275/projeto_de_lei_005-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/319/projeto_de_lei__007-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/328/projeto_de_lei_008-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/317/projeto_de_decreto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/330/projeto_de_decreto_legislativo_002-2026_-_ver_sonia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/468/mocao_de_aplausos_002-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_003-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/274/mocao_de_apoio_001-2026_-_ver_oseias_e_valdomiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="48" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="240.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="67" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -592,161 +984,1808 @@
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
+        <v>253</v>
+      </c>
+      <c r="B8">
+        <v>2026</v>
+      </c>
+      <c r="C8">
+        <v>7</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>254</v>
+      </c>
+      <c r="B9">
+        <v>2026</v>
+      </c>
+      <c r="C9">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>257</v>
+      </c>
+      <c r="B10">
+        <v>2026</v>
+      </c>
+      <c r="C10">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>258</v>
+      </c>
+      <c r="B11">
+        <v>2026</v>
+      </c>
+      <c r="C11">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>259</v>
+      </c>
+      <c r="B12">
+        <v>2026</v>
+      </c>
+      <c r="C12">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>260</v>
+      </c>
+      <c r="B13">
+        <v>2026</v>
+      </c>
+      <c r="C13">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>261</v>
+      </c>
+      <c r="B14">
+        <v>2026</v>
+      </c>
+      <c r="C14">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>262</v>
+      </c>
+      <c r="B15">
+        <v>2026</v>
+      </c>
+      <c r="C15">
+        <v>14</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>265</v>
+      </c>
+      <c r="B16">
+        <v>2026</v>
+      </c>
+      <c r="C16">
+        <v>15</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>266</v>
+      </c>
+      <c r="B17">
+        <v>2026</v>
+      </c>
+      <c r="C17">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>267</v>
+      </c>
+      <c r="B18">
+        <v>2026</v>
+      </c>
+      <c r="C18">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>268</v>
+      </c>
+      <c r="B19">
+        <v>2026</v>
+      </c>
+      <c r="C19">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>269</v>
+      </c>
+      <c r="B20">
+        <v>2026</v>
+      </c>
+      <c r="C20">
+        <v>19</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H20" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>270</v>
+      </c>
+      <c r="B21">
+        <v>2026</v>
+      </c>
+      <c r="C21">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>271</v>
+      </c>
+      <c r="B22">
+        <v>2026</v>
+      </c>
+      <c r="C22">
+        <v>21</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>276</v>
+      </c>
+      <c r="B23">
+        <v>2026</v>
+      </c>
+      <c r="C23">
+        <v>22</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>310</v>
+      </c>
+      <c r="B24">
+        <v>2026</v>
+      </c>
+      <c r="C24">
+        <v>23</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>315</v>
+      </c>
+      <c r="B25">
+        <v>2026</v>
+      </c>
+      <c r="C25">
+        <v>24</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>316</v>
+      </c>
+      <c r="B26">
+        <v>2026</v>
+      </c>
+      <c r="C26">
+        <v>25</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>331</v>
+      </c>
+      <c r="B27">
+        <v>2026</v>
+      </c>
+      <c r="C27">
+        <v>26</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H27" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>332</v>
+      </c>
+      <c r="B28">
+        <v>2026</v>
+      </c>
+      <c r="C28">
+        <v>27</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>364</v>
+      </c>
+      <c r="B29">
+        <v>2026</v>
+      </c>
+      <c r="C29">
+        <v>28</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>239</v>
+      </c>
+      <c r="B30">
+        <v>2026</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H30" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>264</v>
+      </c>
+      <c r="B31">
+        <v>2026</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H31" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>243</v>
+      </c>
+      <c r="B32">
+        <v>2026</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H32" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>248</v>
+      </c>
+      <c r="B33">
+        <v>2026</v>
+      </c>
+      <c r="C33">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" t="s">
+        <v>82</v>
+      </c>
+      <c r="F33" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>277</v>
+      </c>
+      <c r="B34">
+        <v>2026</v>
+      </c>
+      <c r="C34">
+        <v>3</v>
+      </c>
+      <c r="D34" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>312</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>4</v>
+      </c>
+      <c r="D35" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>313</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" t="s">
+        <v>82</v>
+      </c>
+      <c r="F36" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>314</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>6</v>
+      </c>
+      <c r="D37" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H37" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>326</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
+        <v>81</v>
+      </c>
+      <c r="E38" t="s">
+        <v>82</v>
+      </c>
+      <c r="F38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>327</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>81</v>
+      </c>
+      <c r="E39" t="s">
+        <v>82</v>
+      </c>
+      <c r="F39" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>397</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>9</v>
+      </c>
+      <c r="D40" t="s">
+        <v>81</v>
+      </c>
+      <c r="E40" t="s">
+        <v>82</v>
+      </c>
+      <c r="F40" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H40" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>430</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" t="s">
+        <v>82</v>
+      </c>
+      <c r="F41" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>431</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>81</v>
+      </c>
+      <c r="E42" t="s">
+        <v>82</v>
+      </c>
+      <c r="F42" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>238</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" t="s">
+        <v>107</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H43" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>263</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>2</v>
+      </c>
+      <c r="D44" t="s">
+        <v>105</v>
+      </c>
+      <c r="E44" t="s">
+        <v>106</v>
+      </c>
+      <c r="F44" t="s">
+        <v>107</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H44" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>272</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>3</v>
+      </c>
+      <c r="D45" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" t="s">
+        <v>107</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H45" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>311</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" t="s">
+        <v>107</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H46" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>320</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>6</v>
+      </c>
+      <c r="D47" t="s">
+        <v>105</v>
+      </c>
+      <c r="E47" t="s">
+        <v>106</v>
+      </c>
+      <c r="F47" t="s">
+        <v>107</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H47" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>325</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>7</v>
+      </c>
+      <c r="D48" t="s">
+        <v>105</v>
+      </c>
+      <c r="E48" t="s">
+        <v>106</v>
+      </c>
+      <c r="F48" t="s">
+        <v>107</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H48" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>329</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>105</v>
+      </c>
+      <c r="E49" t="s">
+        <v>106</v>
+      </c>
+      <c r="F49" t="s">
+        <v>107</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H49" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>469</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>9</v>
+      </c>
+      <c r="D50" t="s">
+        <v>105</v>
+      </c>
+      <c r="E50" t="s">
+        <v>106</v>
+      </c>
+      <c r="F50" t="s">
+        <v>107</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H50" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>467</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>105</v>
+      </c>
+      <c r="E51" t="s">
+        <v>106</v>
+      </c>
+      <c r="F51" t="s">
+        <v>107</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H51" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
         <v>242</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8">
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
         <v>2</v>
       </c>
-      <c r="D8" t="s">
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="D52" t="s">
+        <v>126</v>
+      </c>
+      <c r="E52" t="s">
+        <v>127</v>
+      </c>
+      <c r="F52" t="s">
+        <v>107</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>250</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>4</v>
+      </c>
+      <c r="D53" t="s">
+        <v>126</v>
+      </c>
+      <c r="E53" t="s">
+        <v>127</v>
+      </c>
+      <c r="F53" t="s">
+        <v>107</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>275</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>126</v>
+      </c>
+      <c r="E54" t="s">
+        <v>127</v>
+      </c>
+      <c r="F54" t="s">
+        <v>107</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H54" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>319</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>7</v>
+      </c>
+      <c r="D55" t="s">
+        <v>126</v>
+      </c>
+      <c r="E55" t="s">
+        <v>127</v>
+      </c>
+      <c r="F55" t="s">
+        <v>107</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H55" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>328</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>126</v>
+      </c>
+      <c r="E56" t="s">
+        <v>127</v>
+      </c>
+      <c r="F56" t="s">
+        <v>107</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H56" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>475</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>9</v>
+      </c>
+      <c r="D57" t="s">
+        <v>126</v>
+      </c>
+      <c r="E57" t="s">
+        <v>127</v>
+      </c>
+      <c r="F57" t="s">
+        <v>107</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>476</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>126</v>
+      </c>
+      <c r="E58" t="s">
+        <v>127</v>
+      </c>
+      <c r="F58" t="s">
+        <v>107</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H58" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>470</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>126</v>
+      </c>
+      <c r="E59" t="s">
+        <v>127</v>
+      </c>
+      <c r="F59" t="s">
+        <v>107</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H59" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>318</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>3</v>
+      </c>
+      <c r="D60" t="s">
+        <v>141</v>
+      </c>
+      <c r="E60" t="s">
+        <v>142</v>
+      </c>
+      <c r="F60" t="s">
+        <v>143</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>321</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>4</v>
+      </c>
+      <c r="D61" t="s">
+        <v>141</v>
+      </c>
+      <c r="E61" t="s">
+        <v>142</v>
+      </c>
+      <c r="F61" t="s">
+        <v>145</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>322</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>141</v>
+      </c>
+      <c r="E62" t="s">
+        <v>142</v>
+      </c>
+      <c r="F62" t="s">
+        <v>145</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H62" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>323</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>6</v>
+      </c>
+      <c r="D63" t="s">
+        <v>141</v>
+      </c>
+      <c r="E63" t="s">
+        <v>142</v>
+      </c>
+      <c r="F63" t="s">
+        <v>145</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H63" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>471</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>141</v>
+      </c>
+      <c r="E64" t="s">
+        <v>142</v>
+      </c>
+      <c r="F64" t="s">
+        <v>145</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H64" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>317</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>150</v>
+      </c>
+      <c r="E65" t="s">
+        <v>151</v>
+      </c>
+      <c r="F65" t="s">
+        <v>143</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H65" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>330</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>2</v>
+      </c>
+      <c r="D66" t="s">
+        <v>150</v>
+      </c>
+      <c r="E66" t="s">
+        <v>151</v>
+      </c>
+      <c r="F66" t="s">
+        <v>37</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H66" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>468</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>2</v>
+      </c>
+      <c r="D67" t="s">
+        <v>156</v>
+      </c>
+      <c r="E67" t="s">
+        <v>157</v>
+      </c>
+      <c r="F67" t="s">
+        <v>37</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H67" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>324</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>3</v>
+      </c>
+      <c r="D68" t="s">
+        <v>156</v>
+      </c>
+      <c r="E68" t="s">
+        <v>157</v>
+      </c>
+      <c r="F68" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H68" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>274</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" t="s">
+        <v>162</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H69" t="s">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>