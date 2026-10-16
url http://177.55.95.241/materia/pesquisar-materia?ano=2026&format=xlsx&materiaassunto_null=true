--- v1 (2026-05-06)
+++ v2 (2026-10-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="297">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -228,50 +228,257 @@
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/316/indicacao_-_025-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE O CALÇAMENTO DAS RUAS SILVÉRIO BATISTA DE OLIVEIRA E ALFREDO JULIO DA COSTA, NO BAIRRO CAPOEIRA ALTA.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/331/indicacao_-_026-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE LUMINÁRIAS EM TRÊS PONTOS DA RUA PROJETADA Y, NO BAIRRO FERREIRA DOS MATOS.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/332/indicacao_-_027-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA LUMINÁRIA NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA MARIA JOSÉ MENDES DO NASCIMENTO, NO BAIRRO MATO DENTRO.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/364/indicacao_-_028-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA LUMINÁRIA EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ, NO BAIRRO ASSENTAMENTO.</t>
   </si>
   <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/479/indicacao_-_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo Municipal que estude a viabilidade de implantar sinalização vertical e horizontal na avenida Eduardo Brizola de Lima no cruzamento das vias próxima ponte.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/477/indicacao_-_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE LIMPEZA DAS VIAS PÚBLICAS DO BAIRRO DOS CRUZES ATÉ O BAIRRO CAPOEIRA ALTA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/478/indicacao_-_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE IMPLANTE DUAS COBERTURAS TIPO ABRIGO DE PONTO ESCOLAR NO BAIRRO DOS CANDIDOS (PRÓXIMO A IGREJA CONGREGAÇÃO CRISTÃ E NO FINAL DO CALÇAMENTO DO BAIRRO).</t>
+  </si>
+  <si>
+    <t>Oraci Soares Ferreira</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/512/indicacao_-_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM A AGÊNCIA DA SABESP QUE PROVIDENCIE A LIMPEZA E MANUTENÇÃO DO POSTO DE ATENDIMENTO LOCALIZADO NA RUA XISTO AUGUSTO DE PROENÇA E LIMPEZA (MATO ALTO) DO CENTRO DE ABASTECIMENTO LOCALIZADO NA RUA BENEDITO MACHADO, PRÓXIMO AO MIRANTE.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/520/indicacao_-_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA LUMINÁRIA NA ESTRADA QUE LIGA O BAIRRO LAGOA DE CIMA ATÉ O BAIRRO BARREIRO CABRAL, NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR DAVI OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/521/indicacao_-_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A MANUTENÇÃO E LIMPEZA DA ESTRADA DO BAIRRO LAGOA DE CIMA ATÉ O BAIRRO BARREIRO CABRAL.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/522/indicacao_-_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE FAZER VAGAS DE ESTACIONAMENTO PRIORITÁRIO NA RUA JOÃO BATISTA BRISOLA, CENTRO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/523/indicacao_-_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE UTILIZAR OU DISPONIBILIZAR O ESPAÇO ONDE ERA A ESCOLA DO BAIRRO BARREIRO CABRAL PARA FINS DE ÁREA DE LAZER E DE PRÁTICAS DE ATIVIDADES FÍSICAS PARA A COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/527/indicacao_-_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR UMA COBERTURA NO PÁTIO EXTERNO DA ESCOLA MUNICIPAL DO BAIRRO FERREIRA DOS MATOS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/528/indicacao_-_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À SABESP QUE REALIZE A ATUALIZAÇÃO CADASTRAL DO CEP DOS BAIRROS DO MUNICÍPIO DE RIBEIRÃO GRANDE.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/529/indicacao_-_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE LUMINÁRIAS EM ALGUNS PONTOS DO BAIRRO BOA VISTA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/564/indicacao_-_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FINALIZE O CALÇAMENTO NAS PROXIMIDADES DA IGREJA DO BAIRRO LAGOA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/565/indicacao_-_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA A INDICAÇÃO Nº 093/2025 AO PODER EXECUTIVO MUNICIPAL, QUE REALIZE MELHORIAS NO BAIRRO TAQUARIANOS, COMO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, O CALÇAMENTO DE RUAS E A CONSTRUÇÃO DE UM ESPAÇO DE LAZER.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/568/indicacao_-_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER AO EXECUTIVO MUNICIPAL QUE INSTALE UMA COBERTURA TIPO ABRIGO DE PONTO ESCOLAR NO BAIRRO BARREIRO PEREIRA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/569/indicacao_-_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR LIXEIRAS PÚBLICAS NOS BAIRROS DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/570/indicacao_-_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 033/2025, QUE REALIZE A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA ESTRADA VICINAL DO BAIRRO CAPOEIRA ALTA SENTIDO AO BAIRRO BRANDINOS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/571/indicacao_-_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO Nº 070/2025, QUE INSTALE REDUTOR DE VELOCIDADE TIPO LOMBADA NA RUA PROJETADA B, NO BAIRRO BRANDINOS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/585/indicacao_-_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO DOS BAIRROS DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/589/indicacao_-_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NO BAIRRO MACHADOS.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/590/indicacao_-_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE IMPLANTE UMA COBERTURA TIPO ABRIGO DE PONTO ESCOLAR NO BAIRRO CAPOEIRA ALTA, NAS PROXIMIDADES DA RESIDÊNCIA DA SENHORA ADRIELE LIMA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/596/indicacao_-_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE REALIZAR MELHORIAS DE SINALIZAÇÃO NA RUA MANOEL SILVÉRIO FERREIRA, NO CRUZAMENTO DAS VIAS, PRÓXIMO A PREFEITURA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/597/indicacao_-_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR UM BANHEIRO QUÍMICO PARA OS SERVIDORES PÚBLICOS QUE TRABALHAM EM LOCALIDADES MAIS DISTANTES NOS SERVIÇOS DE OBRAS/CALÇAMENTO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/601/indicacao_-_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA PLACA INFORMATIVA NA RUA DIÁCONO JOAQUIM CLARINDO FERREIRA, NO BAIRRO DOS CRUZES, DIRECIONANDO O ACESSO À VILA SANT’ANA/CDHU E  AO BAIRRO BOA VISTA/INTERVALES.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A IMPLANTAÇÃO DE UMA COBERTURA TIPO ABRIGO NO BAIRRO ANACLETOS, EM FRENTE A RESIDÊNCIA DA SENHORA MARCIMINA.</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A INSTALAÇÃO DE UMA LUMINÁRIA EM FRENTE A RESIDÊNCIA DA SENHORA MARIA FERREIRA, NO INÍCIO DO BAIRRO MACIEL.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/608/indicacao_-_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A DEMARCAÇÃO DE SINALIZAÇÃO HORIZONTAL DE PARE NAS RUAS JOAQUIM AMANTINO FERREIRA E XISTO AUGUSTO DE PROENÇA, NOS PONTOS ENTRE A PADARIA BRISOLLA E O ESTACIONAMENTO, E ENTRE O MATERIAL DE CONSTRUÇÃO CONSTRUKIDO E A LOTÉRICA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/609/indicacao_-_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE O CALÇAMENTO DA ESTRADA PRINCIPAL DO BAIRRO MATO DENTRO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/610/indicacao_-_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A LIMPEZA DA ESTRADA DO BAIRRO JURUBATUBA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/611/indicacao_-_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A CONSTRUÇÃO DE UM PARQUINHO INFANTIL NA CRECHE MUNICIPAL PROFESSORA MARIA LAIR FERREIRA QUEIROZ.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/613/indicacao_-_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A CONTINUAÇÃO DOS SERVIÇOS DE CALÇAMENTO NA RUA DORACINA ROSA GONÇALVES, NA VILA OLIMPIA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/614/indicacao_-_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE O CALÇAMENTO DA RUA PEDRO ALCÂNTARA DE OLIVEIRA, NO JARDIM SÃO PAULO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/619/indicacao_-_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUIR MAIS UMA SALA NA CRECHE ESCOLA PROFESSORA MARIA LAIR FERREIRA DE QUEIROZ.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/624/indicacao_-_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A REFORMA E A CONTINUIDADE DA CONSTRUÇÃO DAS CALÇADAS DA RUA PEDRINA MARIA DO ESPIRÍTO SANTO, NO JARDIM SÃO PAULO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/625/indicacao_-_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO PODER EXECUTIVO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE NO BAIRRO NUNES.</t>
+  </si>
+  <si>
+    <t>REITERAM A INDICAÇÃO Nº 102/2025 AO PODER EXECUTIVO, QUE VERIFIQUE A POSSIBILIDADE DE REALIZAR A EXTENSÃO DA REDE DE ÁGUA TRATADA NA RODOVIA PADRE ARLINDO VIEIRA, NAS PROXIMIDADES DAS RESIDÊNCIAS DOS SENHORES LUIZ ASSUMPÇÃO, PAULINO FRANCISCO FERREIRA E LUIZ BOI.</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/239/projeto_de_lei_complementar_001-2026_-_legislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE LINEAR, A TÍTULO DE REVISÃO GERAL ANUAL DE REMUNERAÇÃO DE SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE RIBEIRÃO GRANDE, BEM COMO DAS FUNÇÕES GRATIFICADAS E DOS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÕES</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/264/mocao_de_aplausos_001-2026.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso pelo reconhecimento a jovem MARIA HELOISA DE OLIVEIRA SILVA, por sua trajetória acadêmica por meio do programa "Prontos para o mundo".</t>
@@ -327,50 +534,68 @@
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/327/projeto_de_lei_008-2026-_ver_ivo_e_luana_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua, localizada no Bairro Capoeira Alta, neste município.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/397/projeto_de_lei_009-2026_-_ver_luana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Ana Mendes de Lima, localizada no Bairro Jurubatuba, neste Município.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/430/projeto_de_lei_010-2026_-_ver_luana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Joaquim Inácio da Cruz, localizada no Bairro Jurubatuba, neste município.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/431/projeto_de_lei_011-2026_-_ver_luana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Pedro Manoel de Lima, localizada no Bairro Jurubatuba, neste município.</t>
   </si>
   <si>
+    <t>Dispõe sobre denominação da Rua Guararema, localizada no Bairro Ferreira dos Matos, neste município.</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Prevenção e Combate ao Bullying e à Violência nas Escolas da Rede Municipal de Ensino de Ribeirão Grande/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção, Conscientização e Combate ao Suicídio e à Automutilação no Município de Ribeirão Grande/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Rua Francisco Machado Ferreira, localizada no Bairro Machados, neste município.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/530/projeto_de_lei_016-2026_-_ver_luana_.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Caminho do Santuário como rota oficial de turismo religioso, cultural e ambiental no Município de Ribeirão Grande, e dá outras providências.</t>
+  </si>
+  <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE RIBEIRÃO GRANDE - PMRG</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/238/projeto_de_lei_complementar_001-2026_-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE GERAL DOS VENCIMENTOS DO FUNCIONALISMO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/263/projeto_de_lei_complementar_002-2026-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° 002 DE 19 DE FEVEREIRO DE 2026-DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N°0196/2025.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/272/projeto_de_lei_complementar_03_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº003 DE 05 DE MARÇO DE 2026 -DISPÕE SOBRE A EXTINÇÃO E TRANSFORMAÇÃO DOS CARGOS PÚBLICOS QUE ESPECIFICA.</t>
@@ -390,170 +615,347 @@
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/325/projeto_de_lei_complementar_007-2026.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 da Lei Complementar nº149, de 28 de outubro de 2020, que dispõe sobre a organização e funcionamento dos Conselhos do Regime Próprio de Previdência Social do Município de Ribeirão Grande.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/329/projeto_de_lei_complementar_008-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Distrito Industrial e Comercial, estabelecendo incentivos ao desenvolvimento industrial no município de Ribeirão Grande.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/469/projeto_de_lei_complementar_009-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano de Amortização de Déficit Atuarial do Município de Ribeirão Grande - para o exercício de 2026.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/467/projeto_de_lei_complementar_010-2026-_poder_executivo_.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação em Tempo Integral no âmbito de Sistema Municipal de Ensino de Ribeirão Grande.</t>
   </si>
   <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/578/projeto_delei_complementar_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DELEI COMPLEMENTAR N°012 DE 06 DE JULHO DE 2026 DISPÕE SOBRE A EXTINÇÃO DOS CARGOS E FUNÇÕES PÚBLICAS QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_011_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR  N°011/2026 QUE DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR 123/2017</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/584/projeto_de_lei_complementar_013-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O FÓRUM MUNICIPAL DE EDUCAÇÃO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/580/projeto_13.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N°014 DE 13 DE JULHO DE 2026-DISPÕE SOBRE O RECONHECIMENTO DO TEMPO DE SERVIÇO PÚBLICO PRESTADO PELOS SERVIDORES PÚBLICOS EFETIVOS DO UNICIPIO DE RIBEIRÃO GRANDE.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/582/projeto_de_lei_complementar_016-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o aproveitamento do tempo de efetivo exercício prestado ao Município de Ribeirão Grande para fins de concessão de adicional por tempo de serviço (quinquênio), licença-prêmio e sexta-parte, nos casos de provimento em novo cargo efetivo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/598/projeto_de_lei_complementar_017-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação de vagas para o cargo que especifica e demais providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/607/projeto_de_lei_complementar_018-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 018, de 08 de junho de 2005, que dispõe sobre organização e funcionamento dos conselhos do Regime Próprio de Previdência social do município de Ribeirão Grande, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/612/projeto_de_lei_complementar_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o art. 48-A à Lei Complementar Municipal nº 018, de 08 de junho de 2005, para disciplinar o exercício de competência em caso de impedimento  ou suspensão do Presidente do Serviço de Previdência Municipal de Ribeirão Grande - SEPREM-RG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/621/projeto_de_lei_complementar_020-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização do Poder Executivo, Legislativo, Autárquico e Fundacional a celebrar convênio com instituições Financeiras, Bancos, Meios de Pagamento, Administradoras de Cartão de crédito e cartão benefício aos Servidores Públicos Municipais, ativos , inativos, aposentados e pensionistas, mediante consignação em folha de pagamento.</t>
+  </si>
+  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/242/projeto_de_lei_002-2026_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo abertura de crédito suplementar para outra entidade para o fim que especifica.</t>
   </si>
   <si>
-    <t>http://177.55.95.241/</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE O RESTABELECIMENTO DA CONTAGEM DO TEMPO DE SERVIÇO DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE RIBEIRÃO GRANDE, PARA FINS DE CONCESSÃO DE VANTAGENS FUNCIONAIS, NOS TERMOS DA LEI COMPLEMENTAR FEDERAL Nº 226, DE 12 DE JANEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/275/projeto_de_lei_005-2026_-_poder_executivo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de Crédito Adicional Suplementar, que especifica.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/319/projeto_de_lei__007-2026-_poder_executivo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de crédito adicional Especial.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/328/projeto_de_lei_008-2026-_poder_executivo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária urbana, nos termos da Lei Federal nº13.465/2017, das áreas denominadas Viela e Viela 2, localizadas no bloco 02, Bairro dos Nunes.</t>
   </si>
   <si>
     <t>Dispõe sobre alterações nos anexos do Plano Plurianual do Município de Ribeirão Grande para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração da Lei Orçamentária para o exercício financeiro de 2027, e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de Crédito Adicional Especial.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/566/projeto_de_lei_012-2026-_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder auxílio-transporte aos estudantes da Educação Infantil e do Ensino fundamental l da Rede Municipal de Ensino elegíveis aos serviços de Educação Especial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>INSTITUI A CONTRIBUIÇÃO HABITACIONAL DE RETORNO SOCIAL APLICÁVEL AOS BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS DE INTERESSE SOCIAL EXECUTADOS COM PARTICIPAÇÃO DO MUNICÍPIO DE RIBEIRÃO GRANDE, DISCIPLINA A DESTINAÇÃO DOS RECURSOS AO FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PROLONGAMENTO DE RUAS NA VILA SANT'ANA (CDHU) - BAIRRO RIBEIRÃO DOS CRUZES, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/583/projeto_de_lei_015-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a condução de veículo oficial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/595/projeto_de_lei_016-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Segurança Alimentar e Nutricional e da Câmara Municipal Inter setorial de Segurança Alimentar e Nutricional do Município de Ribeirão Grande, Estado de São Paulo no âmbito do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/581/projeto_de_lei_017-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a outorgar concessão administrativa de uso da Agroindústria Municipal " João Firmino de Lara", destinada á implantação e operação do Centro Regional de Agro industrialização da Agricultura Familiar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/605/projeto_de_lei_019-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de Crédito Adicional Especial, que especifica.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nos anexos do Plano Plurianual do município de Ribeirão Grande para o período de 2026 a 2029.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nos anexos da Lei de Diretrizes Orçamentárias para o exercício financeiro de 2027.</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a Despesa do município de Ribeirão Grande, para o exercício financeiro de 2027.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/622/projeto_de_lei_023-2026_-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação e utilização de sistema de vídeo monitoramento nas unidades escolares da Rede Municipal de Ensino de Ribeirão Grande.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/626/projeto_de_lei_024-2026-_poder_executivo_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização ao Poder Executivo Municipal proceder abertura de Crédito Adicional Suplementar.</t>
+  </si>
+  <si>
+    <t>PRES</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/602/projeto_de_resolucao_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Galeria Lilás no âmbito da Câmara Municipal de Ribeirão Grande e dá outras providências.</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER COMISSÃO</t>
   </si>
   <si>
     <t>CPEFO - COMISSÃO PERMANENTE DE ECONOMIA, FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>Referente ao Processo eTC - 4146.989.23-1, prestação de contas da prefeitura municipal de Ribeirão Grande, exercício 2023 - Prefeito Marcelo Luis Nunes.</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
 _x000D_
 PROJETO DE LEI N°04 DE 06 DE ABRIL DE 2026- INSTITUI O DIA MUNICIPAL DE COMBATE A VIOLÊNCIA CONTRA A MULHER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
 PROJETO DE LEI N°04 DE 06 DE ABRIL DE 2026 “INSTITUI NO ÂMBITO DO MUNICÍPIO DE RIBEIRÃO GRANDE O DIA MUNICIPAL DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
 _x000D_
 PROJETO DE LEI N°06 DE 06 DE ABRIL DE 2026- DISPÕE SOBRE DENOMINAÇÃO	 DA RUA JOAQUIM VIEIRA MARTINS LOCALIZADA NO BAIRRO DOS RODRIGUES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO SOBRE O PROJETO DE DECRETO LEGISLATIVO 02/2026 QUE CONCEDE TITULO DE CIDADÃO RIBEIRAO GRANDENSE AO DEPUTADO FEDERAL MAURICIO NEVES</t>
   </si>
   <si>
+    <t>DISPÕE SOBRE DENOMINAÇÃO DA RUA GUARAREMA, LOCALIZADA NO BAIRRO FERREIRA DOS MATOS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO EM TEMPO INTEGRAL NO ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO DE RIBEIRÃO GRANDE.</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO _x000D_
+PROJETO DE LEI N°15 DE 25 DE MAIO DE 2026- DISPÕE SOBRE DENOMINAÇÃO DA RUA FRANCISCO MACHADO FERREIRA, LOCALIZADA NO BAIRRO DOS MACHADOS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSITÊNCIA SOCIAL._x000D_
+PROJETO DE LEI N°14 DE 25 DE MAIO DE 2026-“INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE AO SUICÍDIO E A AUTOMUTILAÇÃO NO MUNICÍPIO DE RIBEIRÃO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSITÊNCIA SOCIAL._x000D_
+PROJETO DE LEI N°13 DE 25 DE MAIO DE 2026 -“INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO E COMBATE AO BULLYING E A VIOLÊNCIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE RIBEIRÃO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>COSO - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS E OUTRAS ATIVIDADES</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS E OUTRAS ATIVIDADES-PROJETO DE LEI Nº 13, DE 24 DE JUNHO DE 2026- INSTITUI A CONTRIBUIÇÃO HABITACIONAL DE RETORNO SOCIAL APLICÁVEL AOS BENEFICIÁRIOS DE PROGRAMAS HABITACIONAIS DE INTERESSE SOCIAL EXECUTADOS COM PARTICIPAÇÃO DO MUNICÍPIO DE RIBEIRÃO GRANDE.</t>
+  </si>
+  <si>
+    <t>PARECER COMISSÃO DE ECONOMIA, FINANÇAS E ORÇAMENTO _x000D_
+PROCESSOS N°384,385 E 386/2026._x000D_
+_x000D_
+PROJETO DE LEI N° 20/2026, DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERIODO DE 2026 A 2029, PROJETO DE LEI N° 21/2026, QUE DISPÕE  SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2027 E PROJETO DE LEI N° 22/2026, ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE RIBEIRÃO GRANDE, PARA O EXERCÍCIO FINANCEIRO DE 2027.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/317/projeto_de_decreto_legislativo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da Prestação de contas da Prefeitura Municipal de Ribeirão Grande, referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/330/projeto_de_decreto_legislativo_002-2026_-_ver_sonia.pdf</t>
   </si>
   <si>
     <t>Concede título honorífico de CIDADÃO RIBEIRÃO-GRANDENSE ao senhor MANOEL MAURICIO SILVA NEVES.</t>
   </si>
   <si>
+    <t>Concede o título honorífico de CIDADÃO RIBEIRÃO-GRANDENSE ao Senhor Carlos Roberto Soares e a Senhora Silvia Freire.</t>
+  </si>
+  <si>
     <t>MA</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/468/mocao_de_aplausos_002-2026.pdf</t>
   </si>
   <si>
     <t>Homenagem à Sr. Bernadete Aparecida Ferreira de Freitas, pelos relevantes serviços prestados á população deste município ao longo de sua exemplar trajetória no serviço público.</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_003-2026.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a aluna Rafaela Yasmin da Silva Proença, por sua destacada trajetória acadêmica e pelo exemplo de dedicação e excelência nos estudos.</t>
   </si>
   <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/563/mocao_de_aplausos_004-2026_-_ver_andrea_.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos às diretoras estaduais em reconhecimento ao notável trabalho de gestão pedagógica e administrativa desenvolvido à frente das unidades escolares estaduais sediadas no município de Ribeirão Grande/SP.</t>
+  </si>
+  <si>
+    <t>http://177.55.95.241/sapl/public/materialegislativa/2026/623/mocao_de_aplausos_006-2026_-_ver_luana.pdf</t>
+  </si>
+  <si>
+    <t>Reconhecimento ao Polo do Projeto Guri de Ribeirão Grande, pelo relevante trabalho de inclusão social, cultural e educacional por meio da música.</t>
+  </si>
+  <si>
     <t>MOÇÃO DE APOIO</t>
   </si>
   <si>
     <t>http://177.55.95.241/sapl/public/materialegislativa/2026/274/mocao_de_apoio_001-2026_-_ver_oseias_e_valdomiro.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Tramitação do PL-4146/2020, que busca regulamentar a profissão de trabalhador essencial de limpeza urbana.</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio a unidade do IML, ao não funcionamento de seus plantões periciais durante os períodos de finais de semanas e feriados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -857,68 +1259,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/244/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/245/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/246/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/249/indicacao_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/251/indicacao_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/252/indicacao_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/253/indicacao_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/254/indicacao_-_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/257/indicacao_-_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/258/indicacao_-_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/259/indicacao_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/260/indicacao_-_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/261/indicacao_-_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/262/indicacao_-_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/265/indicacao_-_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/266/indicacao_-_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/267/indicacao_-_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/268/indicacao_-_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/269/indicacao_-_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/270/indicacao_-_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/271/indicacao_-_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/276/indicacao_-_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/310/indicacao_-_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/315/indicacao_-_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/316/indicacao_-_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/331/indicacao_-_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/332/indicacao_-_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/364/indicacao_-_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/239/projeto_de_lei_complementar_001-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/264/mocao_de_aplausos_001-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/243/projeto_de_lei_001-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/248/projeto_de_lei_002-2026_-_ver_ivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/277/projeto_de_lei_003-2026-_ver_andrea_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/312/projeto_de_lei_004-2026-_ver_sonia_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/313/projeto_de_lei_005-2026-_ver_sonia_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/314/projeto_de_lei_006-2026-_ver_ivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/326/projeto_de_lei_007-2026-_ver_ivo_e_luana_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/327/projeto_de_lei_008-2026-_ver_ivo_e_luana_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/397/projeto_de_lei_009-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/430/projeto_de_lei_010-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/431/projeto_de_lei_011-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/238/projeto_de_lei_complementar_001-2026_-executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/263/projeto_de_lei_complementar_002-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/272/projeto_de_lei_complementar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/311/projeto_de_lei_complementar_005-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/320/projeto_de_lei_complementar_006-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/325/projeto_de_lei_complementar_007-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/329/projeto_de_lei_complementar_008-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/469/projeto_de_lei_complementar_009-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/467/projeto_de_lei_complementar_010-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/242/projeto_de_lei_002-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/275/projeto_de_lei_005-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/319/projeto_de_lei__007-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/328/projeto_de_lei_008-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/317/projeto_de_decreto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/330/projeto_de_decreto_legislativo_002-2026_-_ver_sonia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/468/mocao_de_aplausos_002-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_003-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/274/mocao_de_apoio_001-2026_-_ver_oseias_e_valdomiro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/244/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/245/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/246/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/249/indicacao_-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/251/indicacao_-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/252/indicacao_-_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/253/indicacao_-_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/254/indicacao_-_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/257/indicacao_-_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/258/indicacao_-_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/259/indicacao_-_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/260/indicacao_-_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/261/indicacao_-_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/262/indicacao_-_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/265/indicacao_-_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/266/indicacao_-_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/267/indicacao_-_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/268/indicacao_-_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/269/indicacao_-_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/270/indicacao_-_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/271/indicacao_-_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/276/indicacao_-_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/310/indicacao_-_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/315/indicacao_-_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/316/indicacao_-_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/331/indicacao_-_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/332/indicacao_-_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/364/indicacao_-_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/479/indicacao_-_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/477/indicacao_-_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/478/indicacao_-_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/512/indicacao_-_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/520/indicacao_-_034-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/521/indicacao_-_035-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/522/indicacao_-_036-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/523/indicacao_-_037-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/527/indicacao_-_038-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/528/indicacao_-_039-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/529/indicacao_-_040-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/564/indicacao_-_041-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/565/indicacao_-_042-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/568/indicacao_-_043-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/569/indicacao_-_044-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/570/indicacao_-_045-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/571/indicacao_-_046-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/585/indicacao_-_047-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/589/indicacao_-_048-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/590/indicacao_-_049-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/596/indicacao_-_050-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/597/indicacao_-_051-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/601/indicacao_-_052-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/608/indicacao_-_055-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/609/indicacao_-_056-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/610/indicacao_-_057-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/611/indicacao_-_058-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/613/indicacao_-_059-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/614/indicacao_-_060-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/619/indicacao_-_061-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/624/indicacao_-_062-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/625/indicacao_-_063-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/239/projeto_de_lei_complementar_001-2026_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/264/mocao_de_aplausos_001-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/243/projeto_de_lei_001-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/248/projeto_de_lei_002-2026_-_ver_ivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/277/projeto_de_lei_003-2026-_ver_andrea_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/312/projeto_de_lei_004-2026-_ver_sonia_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/313/projeto_de_lei_005-2026-_ver_sonia_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/314/projeto_de_lei_006-2026-_ver_ivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/326/projeto_de_lei_007-2026-_ver_ivo_e_luana_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/327/projeto_de_lei_008-2026-_ver_ivo_e_luana_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/397/projeto_de_lei_009-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/430/projeto_de_lei_010-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/431/projeto_de_lei_011-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/530/projeto_de_lei_016-2026_-_ver_luana_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/238/projeto_de_lei_complementar_001-2026_-executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/263/projeto_de_lei_complementar_002-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/272/projeto_de_lei_complementar_03_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/311/projeto_de_lei_complementar_005-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/320/projeto_de_lei_complementar_006-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/325/projeto_de_lei_complementar_007-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/329/projeto_de_lei_complementar_008-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/469/projeto_de_lei_complementar_009-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/467/projeto_de_lei_complementar_010-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/578/projeto_delei_complementar_012_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/579/projeto_de_lei_complementar_011_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/584/projeto_de_lei_complementar_013-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/580/projeto_13.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/582/projeto_de_lei_complementar_016-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/598/projeto_de_lei_complementar_017-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/607/projeto_de_lei_complementar_018-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/612/projeto_de_lei_complementar_019-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/621/projeto_de_lei_complementar_020-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/242/projeto_de_lei_002-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/275/projeto_de_lei_005-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/319/projeto_de_lei__007-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/328/projeto_de_lei_008-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/566/projeto_de_lei_012-2026-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/583/projeto_de_lei_015-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/595/projeto_de_lei_016-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/581/projeto_de_lei_017-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/605/projeto_de_lei_019-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/622/projeto_de_lei_023-2026_-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/626/projeto_de_lei_024-2026-_poder_executivo_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/602/projeto_de_resolucao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/317/projeto_de_decreto_legislativo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/330/projeto_de_decreto_legislativo_002-2026_-_ver_sonia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/468/mocao_de_aplausos_002-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_003-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/563/mocao_de_aplausos_004-2026_-_ver_andrea_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/623/mocao_de_aplausos_006-2026_-_ver_luana.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/sapl/public/materialegislativa/2026/274/mocao_de_apoio_001-2026_-_ver_oseias_e_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://177.55.95.241/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H69"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1634,1086 +2036,2984 @@
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>239</v>
+        <v>479</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" t="s">
+        <v>37</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H30" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>264</v>
+        <v>477</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>25</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>243</v>
+        <v>478</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F32" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>248</v>
+        <v>512</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="H33" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>277</v>
+        <v>520</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E34" t="s">
+      <c r="H34" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>312</v>
+        <v>521</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H35" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>313</v>
+        <v>522</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H36" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>314</v>
+        <v>523</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="H37" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>326</v>
+        <v>527</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="H38" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>327</v>
+        <v>528</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="D39" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F39" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H39" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>397</v>
+        <v>529</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="D40" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F40" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H40" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>430</v>
+        <v>564</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D41" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>25</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="H41" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>431</v>
+        <v>565</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="D42" t="s">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>82</v>
+        <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H42" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>238</v>
+        <v>568</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F43" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="H43" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>263</v>
+        <v>569</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="H44" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>272</v>
+        <v>570</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="D45" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>311</v>
+        <v>571</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" t="s">
+        <v>37</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>320</v>
+        <v>585</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F47" t="s">
+        <v>37</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>325</v>
+        <v>589</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D48" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F48" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H48" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>329</v>
+        <v>590</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="D49" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F49" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="H49" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>469</v>
+        <v>596</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="D50" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F50" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="H50" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>467</v>
+        <v>597</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F51" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H51" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>242</v>
+        <v>601</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>52</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F52" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="H52" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>250</v>
+        <v>603</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F53" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="H53" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>275</v>
+        <v>604</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>5</v>
+        <v>54</v>
       </c>
       <c r="D54" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F54" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="H54" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>319</v>
+        <v>608</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="D55" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F55" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="H55" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>328</v>
+        <v>609</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="D56" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F56" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="H56" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>475</v>
+        <v>610</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" t="s">
+        <v>25</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="E57" t="s">
+      <c r="H57" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>476</v>
+        <v>611</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D58" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F58" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="H58" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>470</v>
+        <v>613</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D59" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="F59" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H59" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>318</v>
+        <v>614</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="D60" t="s">
-        <v>141</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="F60" t="s">
-        <v>143</v>
+        <v>78</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H60" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>321</v>
+        <v>619</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>4</v>
+        <v>61</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="F61" t="s">
-        <v>145</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="H61" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>322</v>
+        <v>624</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>5</v>
+        <v>62</v>
       </c>
       <c r="D62" t="s">
-        <v>141</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="F62" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H62" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>323</v>
+        <v>625</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>6</v>
+        <v>63</v>
       </c>
       <c r="D63" t="s">
-        <v>141</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="F63" t="s">
-        <v>145</v>
+        <v>32</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="H63" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>471</v>
+        <v>627</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D64" t="s">
-        <v>141</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="F64" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="H64" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>317</v>
+        <v>239</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E65" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F65" t="s">
         <v>143</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="H65" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>330</v>
+        <v>264</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H66" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>468</v>
+        <v>243</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E67" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="F67" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="H67" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>324</v>
+        <v>248</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E68" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="H68" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
+        <v>277</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>3</v>
+      </c>
+      <c r="D69" t="s">
+        <v>150</v>
+      </c>
+      <c r="E69" t="s">
+        <v>151</v>
+      </c>
+      <c r="F69" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H69" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>312</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>4</v>
+      </c>
+      <c r="D70" t="s">
+        <v>150</v>
+      </c>
+      <c r="E70" t="s">
+        <v>151</v>
+      </c>
+      <c r="F70" t="s">
+        <v>37</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H70" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>313</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>150</v>
+      </c>
+      <c r="E71" t="s">
+        <v>151</v>
+      </c>
+      <c r="F71" t="s">
+        <v>37</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H71" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>314</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>6</v>
+      </c>
+      <c r="D72" t="s">
+        <v>150</v>
+      </c>
+      <c r="E72" t="s">
+        <v>151</v>
+      </c>
+      <c r="F72" t="s">
+        <v>32</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H72" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>326</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>7</v>
+      </c>
+      <c r="D73" t="s">
+        <v>150</v>
+      </c>
+      <c r="E73" t="s">
+        <v>151</v>
+      </c>
+      <c r="F73" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H73" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>327</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>8</v>
+      </c>
+      <c r="D74" t="s">
+        <v>150</v>
+      </c>
+      <c r="E74" t="s">
+        <v>151</v>
+      </c>
+      <c r="F74" t="s">
+        <v>32</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H74" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>397</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>9</v>
+      </c>
+      <c r="D75" t="s">
+        <v>150</v>
+      </c>
+      <c r="E75" t="s">
+        <v>151</v>
+      </c>
+      <c r="F75" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H75" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>430</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>150</v>
+      </c>
+      <c r="E76" t="s">
+        <v>151</v>
+      </c>
+      <c r="F76" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H76" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>431</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
+        <v>150</v>
+      </c>
+      <c r="E77" t="s">
+        <v>151</v>
+      </c>
+      <c r="F77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H77" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>513</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
+        <v>150</v>
+      </c>
+      <c r="E78" t="s">
+        <v>151</v>
+      </c>
+      <c r="F78" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H78" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>515</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
+        <v>150</v>
+      </c>
+      <c r="E79" t="s">
+        <v>151</v>
+      </c>
+      <c r="F79" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H79" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>516</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>14</v>
+      </c>
+      <c r="D80" t="s">
+        <v>150</v>
+      </c>
+      <c r="E80" t="s">
+        <v>151</v>
+      </c>
+      <c r="F80" t="s">
+        <v>37</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H80" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>517</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>15</v>
+      </c>
+      <c r="D81" t="s">
+        <v>150</v>
+      </c>
+      <c r="E81" t="s">
+        <v>151</v>
+      </c>
+      <c r="F81" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H81" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>530</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>16</v>
+      </c>
+      <c r="D82" t="s">
+        <v>150</v>
+      </c>
+      <c r="E82" t="s">
+        <v>151</v>
+      </c>
+      <c r="F82" t="s">
+        <v>25</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H82" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>238</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>1</v>
+      </c>
+      <c r="D83" t="s">
+        <v>180</v>
+      </c>
+      <c r="E83" t="s">
+        <v>181</v>
+      </c>
+      <c r="F83" t="s">
+        <v>182</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H83" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>263</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>2</v>
+      </c>
+      <c r="D84" t="s">
+        <v>180</v>
+      </c>
+      <c r="E84" t="s">
+        <v>181</v>
+      </c>
+      <c r="F84" t="s">
+        <v>182</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H84" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>272</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>3</v>
+      </c>
+      <c r="D85" t="s">
+        <v>180</v>
+      </c>
+      <c r="E85" t="s">
+        <v>181</v>
+      </c>
+      <c r="F85" t="s">
+        <v>182</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H85" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>311</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>180</v>
+      </c>
+      <c r="E86" t="s">
+        <v>181</v>
+      </c>
+      <c r="F86" t="s">
+        <v>182</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H86" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>320</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>6</v>
+      </c>
+      <c r="D87" t="s">
+        <v>180</v>
+      </c>
+      <c r="E87" t="s">
+        <v>181</v>
+      </c>
+      <c r="F87" t="s">
+        <v>182</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H87" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>325</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>7</v>
+      </c>
+      <c r="D88" t="s">
+        <v>180</v>
+      </c>
+      <c r="E88" t="s">
+        <v>181</v>
+      </c>
+      <c r="F88" t="s">
+        <v>182</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H88" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>329</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>8</v>
+      </c>
+      <c r="D89" t="s">
+        <v>180</v>
+      </c>
+      <c r="E89" t="s">
+        <v>181</v>
+      </c>
+      <c r="F89" t="s">
+        <v>182</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>469</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>9</v>
+      </c>
+      <c r="D90" t="s">
+        <v>180</v>
+      </c>
+      <c r="E90" t="s">
+        <v>181</v>
+      </c>
+      <c r="F90" t="s">
+        <v>182</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H90" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>467</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>180</v>
+      </c>
+      <c r="E91" t="s">
+        <v>181</v>
+      </c>
+      <c r="F91" t="s">
+        <v>182</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H91" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>578</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>11</v>
+      </c>
+      <c r="D92" t="s">
+        <v>180</v>
+      </c>
+      <c r="E92" t="s">
+        <v>181</v>
+      </c>
+      <c r="F92" t="s">
+        <v>182</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H92" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>579</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
+        <v>180</v>
+      </c>
+      <c r="E93" t="s">
+        <v>181</v>
+      </c>
+      <c r="F93" t="s">
+        <v>182</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H93" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>584</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
+        <v>180</v>
+      </c>
+      <c r="E94" t="s">
+        <v>181</v>
+      </c>
+      <c r="F94" t="s">
+        <v>182</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H94" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>580</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>14</v>
+      </c>
+      <c r="D95" t="s">
+        <v>180</v>
+      </c>
+      <c r="E95" t="s">
+        <v>181</v>
+      </c>
+      <c r="F95" t="s">
+        <v>182</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H95" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>582</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>16</v>
+      </c>
+      <c r="D96" t="s">
+        <v>180</v>
+      </c>
+      <c r="E96" t="s">
+        <v>181</v>
+      </c>
+      <c r="F96" t="s">
+        <v>182</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H96" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>598</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>180</v>
+      </c>
+      <c r="E97" t="s">
+        <v>181</v>
+      </c>
+      <c r="F97" t="s">
+        <v>182</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H97" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>607</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>180</v>
+      </c>
+      <c r="E98" t="s">
+        <v>181</v>
+      </c>
+      <c r="F98" t="s">
+        <v>182</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H98" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>612</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>19</v>
+      </c>
+      <c r="D99" t="s">
+        <v>180</v>
+      </c>
+      <c r="E99" t="s">
+        <v>181</v>
+      </c>
+      <c r="F99" t="s">
+        <v>182</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H99" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>621</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>20</v>
+      </c>
+      <c r="D100" t="s">
+        <v>180</v>
+      </c>
+      <c r="E100" t="s">
+        <v>181</v>
+      </c>
+      <c r="F100" t="s">
+        <v>182</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H100" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>242</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>2</v>
+      </c>
+      <c r="D101" t="s">
+        <v>219</v>
+      </c>
+      <c r="E101" t="s">
+        <v>220</v>
+      </c>
+      <c r="F101" t="s">
+        <v>182</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H101" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>250</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>4</v>
+      </c>
+      <c r="D102" t="s">
+        <v>219</v>
+      </c>
+      <c r="E102" t="s">
+        <v>220</v>
+      </c>
+      <c r="F102" t="s">
+        <v>182</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H102" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>275</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>219</v>
+      </c>
+      <c r="E103" t="s">
+        <v>220</v>
+      </c>
+      <c r="F103" t="s">
+        <v>182</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H103" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>319</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>7</v>
+      </c>
+      <c r="D104" t="s">
+        <v>219</v>
+      </c>
+      <c r="E104" t="s">
+        <v>220</v>
+      </c>
+      <c r="F104" t="s">
+        <v>182</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H104" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>328</v>
+      </c>
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
+        <v>8</v>
+      </c>
+      <c r="D105" t="s">
+        <v>219</v>
+      </c>
+      <c r="E105" t="s">
+        <v>220</v>
+      </c>
+      <c r="F105" t="s">
+        <v>182</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H105" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>475</v>
+      </c>
+      <c r="B106">
+        <v>2026</v>
+      </c>
+      <c r="C106">
+        <v>9</v>
+      </c>
+      <c r="D106" t="s">
+        <v>219</v>
+      </c>
+      <c r="E106" t="s">
+        <v>220</v>
+      </c>
+      <c r="F106" t="s">
+        <v>182</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H106" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>476</v>
+      </c>
+      <c r="B107">
+        <v>2026</v>
+      </c>
+      <c r="C107">
+        <v>10</v>
+      </c>
+      <c r="D107" t="s">
+        <v>219</v>
+      </c>
+      <c r="E107" t="s">
+        <v>220</v>
+      </c>
+      <c r="F107" t="s">
+        <v>182</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H107" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>470</v>
+      </c>
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
+        <v>219</v>
+      </c>
+      <c r="E108" t="s">
+        <v>220</v>
+      </c>
+      <c r="F108" t="s">
+        <v>182</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H108" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>566</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>12</v>
+      </c>
+      <c r="D109" t="s">
+        <v>219</v>
+      </c>
+      <c r="E109" t="s">
+        <v>220</v>
+      </c>
+      <c r="F109" t="s">
+        <v>182</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H109" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>574</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>13</v>
+      </c>
+      <c r="D110" t="s">
+        <v>219</v>
+      </c>
+      <c r="E110" t="s">
+        <v>220</v>
+      </c>
+      <c r="F110" t="s">
+        <v>182</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H110" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>575</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>14</v>
+      </c>
+      <c r="D111" t="s">
+        <v>219</v>
+      </c>
+      <c r="E111" t="s">
+        <v>220</v>
+      </c>
+      <c r="F111" t="s">
+        <v>182</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H111" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>583</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>15</v>
+      </c>
+      <c r="D112" t="s">
+        <v>219</v>
+      </c>
+      <c r="E112" t="s">
+        <v>220</v>
+      </c>
+      <c r="F112" t="s">
+        <v>182</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H112" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>595</v>
+      </c>
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
+        <v>16</v>
+      </c>
+      <c r="D113" t="s">
+        <v>219</v>
+      </c>
+      <c r="E113" t="s">
+        <v>220</v>
+      </c>
+      <c r="F113" t="s">
+        <v>182</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H113" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>581</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>17</v>
+      </c>
+      <c r="D114" t="s">
+        <v>219</v>
+      </c>
+      <c r="E114" t="s">
+        <v>220</v>
+      </c>
+      <c r="F114" t="s">
+        <v>182</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H114" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>605</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>19</v>
+      </c>
+      <c r="D115" t="s">
+        <v>219</v>
+      </c>
+      <c r="E115" t="s">
+        <v>220</v>
+      </c>
+      <c r="F115" t="s">
+        <v>182</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H115" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>616</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>20</v>
+      </c>
+      <c r="D116" t="s">
+        <v>219</v>
+      </c>
+      <c r="E116" t="s">
+        <v>220</v>
+      </c>
+      <c r="F116" t="s">
+        <v>182</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H116" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>617</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>21</v>
+      </c>
+      <c r="D117" t="s">
+        <v>219</v>
+      </c>
+      <c r="E117" t="s">
+        <v>220</v>
+      </c>
+      <c r="F117" t="s">
+        <v>182</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H117" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>618</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>22</v>
+      </c>
+      <c r="D118" t="s">
+        <v>219</v>
+      </c>
+      <c r="E118" t="s">
+        <v>220</v>
+      </c>
+      <c r="F118" t="s">
+        <v>182</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H118" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>622</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>23</v>
+      </c>
+      <c r="D119" t="s">
+        <v>219</v>
+      </c>
+      <c r="E119" t="s">
+        <v>220</v>
+      </c>
+      <c r="F119" t="s">
+        <v>182</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H119" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>626</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>24</v>
+      </c>
+      <c r="D120" t="s">
+        <v>219</v>
+      </c>
+      <c r="E120" t="s">
+        <v>220</v>
+      </c>
+      <c r="F120" t="s">
+        <v>182</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H120" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>602</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>1</v>
+      </c>
+      <c r="D121" t="s">
+        <v>252</v>
+      </c>
+      <c r="E121" t="s">
+        <v>253</v>
+      </c>
+      <c r="F121" t="s">
+        <v>143</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H121" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>318</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>3</v>
+      </c>
+      <c r="D122" t="s">
+        <v>256</v>
+      </c>
+      <c r="E122" t="s">
+        <v>257</v>
+      </c>
+      <c r="F122" t="s">
+        <v>258</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H122" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>321</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>4</v>
+      </c>
+      <c r="D123" t="s">
+        <v>256</v>
+      </c>
+      <c r="E123" t="s">
+        <v>257</v>
+      </c>
+      <c r="F123" t="s">
+        <v>260</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H123" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>322</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>256</v>
+      </c>
+      <c r="E124" t="s">
+        <v>257</v>
+      </c>
+      <c r="F124" t="s">
+        <v>260</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H124" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>323</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>6</v>
+      </c>
+      <c r="D125" t="s">
+        <v>256</v>
+      </c>
+      <c r="E125" t="s">
+        <v>257</v>
+      </c>
+      <c r="F125" t="s">
+        <v>260</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H125" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>471</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
+        <v>256</v>
+      </c>
+      <c r="E126" t="s">
+        <v>257</v>
+      </c>
+      <c r="F126" t="s">
+        <v>260</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H126" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>518</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>15</v>
+      </c>
+      <c r="D127" t="s">
+        <v>256</v>
+      </c>
+      <c r="E127" t="s">
+        <v>257</v>
+      </c>
+      <c r="F127" t="s">
+        <v>260</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H127" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>519</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>16</v>
+      </c>
+      <c r="D128" t="s">
+        <v>256</v>
+      </c>
+      <c r="E128" t="s">
+        <v>257</v>
+      </c>
+      <c r="F128" t="s">
+        <v>266</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H128" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>524</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>256</v>
+      </c>
+      <c r="E129" t="s">
+        <v>257</v>
+      </c>
+      <c r="F129" t="s">
+        <v>260</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H129" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>525</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>18</v>
+      </c>
+      <c r="D130" t="s">
+        <v>256</v>
+      </c>
+      <c r="E130" t="s">
+        <v>257</v>
+      </c>
+      <c r="F130" t="s">
+        <v>266</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H130" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>526</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>19</v>
+      </c>
+      <c r="D131" t="s">
+        <v>256</v>
+      </c>
+      <c r="E131" t="s">
+        <v>257</v>
+      </c>
+      <c r="F131" t="s">
+        <v>266</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H131" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>587</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>24</v>
+      </c>
+      <c r="D132" t="s">
+        <v>256</v>
+      </c>
+      <c r="E132" t="s">
+        <v>257</v>
+      </c>
+      <c r="F132" t="s">
+        <v>271</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H132" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>620</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>33</v>
+      </c>
+      <c r="D133" t="s">
+        <v>256</v>
+      </c>
+      <c r="E133" t="s">
+        <v>257</v>
+      </c>
+      <c r="F133" t="s">
+        <v>258</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H133" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>317</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>1</v>
+      </c>
+      <c r="D134" t="s">
         <v>274</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69">
+      <c r="E134" t="s">
+        <v>275</v>
+      </c>
+      <c r="F134" t="s">
+        <v>258</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H134" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>330</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>2</v>
+      </c>
+      <c r="D135" t="s">
+        <v>274</v>
+      </c>
+      <c r="E135" t="s">
+        <v>275</v>
+      </c>
+      <c r="F135" t="s">
+        <v>37</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H135" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>573</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>3</v>
+      </c>
+      <c r="D136" t="s">
+        <v>274</v>
+      </c>
+      <c r="E136" t="s">
+        <v>275</v>
+      </c>
+      <c r="F136" t="s">
+        <v>37</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H136" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>468</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>281</v>
+      </c>
+      <c r="E137" t="s">
+        <v>282</v>
+      </c>
+      <c r="F137" t="s">
+        <v>37</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H137" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>324</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>3</v>
+      </c>
+      <c r="D138" t="s">
+        <v>281</v>
+      </c>
+      <c r="E138" t="s">
+        <v>282</v>
+      </c>
+      <c r="F138" t="s">
+        <v>25</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H138" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>563</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>4</v>
+      </c>
+      <c r="D139" t="s">
+        <v>281</v>
+      </c>
+      <c r="E139" t="s">
+        <v>282</v>
+      </c>
+      <c r="F139" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H139" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>623</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>6</v>
+      </c>
+      <c r="D140" t="s">
+        <v>281</v>
+      </c>
+      <c r="E140" t="s">
+        <v>282</v>
+      </c>
+      <c r="F140" t="s">
+        <v>25</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H140" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>274</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
         <v>1</v>
       </c>
-      <c r="D69" t="s">
-[...5 lines deleted...]
-      <c r="F69" t="s">
+      <c r="D141" t="s">
+        <v>281</v>
+      </c>
+      <c r="E141" t="s">
+        <v>291</v>
+      </c>
+      <c r="F141" t="s">
         <v>13</v>
       </c>
-      <c r="G69" s="1" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="G141" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H141" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>572</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>1</v>
+      </c>
+      <c r="D142" t="s">
+        <v>294</v>
+      </c>
+      <c r="E142" t="s">
+        <v>295</v>
+      </c>
+      <c r="F142" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H142" t="s">
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2742,50 +5042,123 @@
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>